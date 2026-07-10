--- v0 (2026-05-19)
+++ v1 (2026-07-10)
@@ -4,5154 +4,5112 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="0043038C" w:rsidRDefault="0043038C" w:rsidP="009D4B4B">
+    <w:p w:rsidR="0043038C" w:rsidRPr="009E3216" w:rsidRDefault="0043038C" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="E36C09"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="00684AC0" w:rsidRDefault="009D4B4B" w:rsidP="00684AC0">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="00684AC0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00684AC0">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t xml:space="preserve">POR FAVOR, </w:t>
       </w:r>
-      <w:r w:rsidR="00684AC0" w:rsidRPr="00684AC0">
+      <w:r w:rsidR="00684AC0" w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>USE ESTE TEMPLATE PARA ORIENTAR A SUA PRODUÇÃO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0043038C" w:rsidRPr="0043038C" w:rsidRDefault="0043038C" w:rsidP="009D4B4B">
+    <w:p w:rsidR="0043038C" w:rsidRPr="009E3216" w:rsidRDefault="0043038C" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="0043038C" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="0043038C" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>As observações na cor vermelho</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="009D4B4B" w:rsidRPr="0043038C">
+      <w:r w:rsidR="009D4B4B" w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> registradas no presente template devem ser retiradas. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00460E25" w:rsidRPr="0043038C" w:rsidRDefault="00460E25" w:rsidP="009D4B4B">
+    <w:p w:rsidR="00460E25" w:rsidRPr="009E3216" w:rsidRDefault="00460E25" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Folha A4 – MARGENS: </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:t>Folha A4 – MARGENS: 3 cm dos lados esquerdo e superior, e de 2 cm na margem inferior e direita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TÍTULO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Título em português, </w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:t>[Título em português, Arial, em caixa alta, tamanho 12, negrito, centralizado e com espaçamento simples]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TÍTULO EM INGLÊS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Título em inglês, </w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:t>[Título em inglês, Arial, em caixa alta, tamanho 12, negrito, centralizado e com espaçamento simples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043038C">
-        <w:rPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumo: </w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deverá ser escrito em português e abranger breves e concretas informações sobre o objeto do trabalho acadêmico, objetivos, metodologia, discussão, conclusões do trabalho, mas de forma contínua e dissertativa, em apenas um parágrafo. O Resumo deverá ser formatado em Fonte Arial 10, espaçamento simples e justificado. Deve ter até 150 palavras e não é permitido o uso de símbolos, referências, fórmulas etc. Deve-se usar o verbo na voz ativa e na terceira pessoa do singular, com preferência para frases afirmativas e concisas em parágrafo único. Devem ser apresentadas de 3 a 5 palavras-chave separadas por ponto final.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palavra1. Palavra2. Palavra3. Palavra4. Palavra5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Resumo em inglês: tradução do resumo em língua estrangeira (inglês), seguindo a mesma formatação. Evitar Google Tradutor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> It </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Portuguese</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> cover </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>brief</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>concrete</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>object</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>academic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> work, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>objectives</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>methodology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>discussion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>conclusions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> work, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>but</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>continuous</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>dissertative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>way</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>just</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abstract </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>formatted</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Arial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>font</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>single-spaced</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>justified</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. It </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>up</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to 150 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>words</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> use </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>symbols</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>references</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, formulas, etc. is </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>allowed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>verb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>used</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>active</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>voice</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>third</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>person</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> singular, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>preference</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>affirmative</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>concise</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sentences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>single</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>paragraph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 3 to 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>presented</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>separated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>period</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
-[...43 lines deleted...]
-      <w:r>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Report. Experience. Project. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Writing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="0043038C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="0043038C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
         <w:t xml:space="preserve">Introdução </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[Dois espaços simples acima, um espaço de 1,5 nas seções do texto, como abaixo].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">O manuscrito deve respeitar as </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">condições para submissão e diretrizes para autores da </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Revista </w:t>
       </w:r>
-      <w:r w:rsidR="0043038C" w:rsidRPr="0043038C">
+      <w:r w:rsidR="0043038C" w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Científica O Quati</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00460E25">
+      <w:r w:rsidR="00460E25" w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s relatos de experiência deverão ter entre 5 e 10 laudas; as resenhas, até 10 páginas; e entrevistas e traduções até 25 páginas. As citações no texto devem seguir as normas vigentes da ABNT NBR 10520:2023, respeitando a diferenciação entre citações diretas e indiretas. O texto deve estar em Arial, tamanho 12, espaçamento de 1,5, justificado, com </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">recuo de 1,25 na primeira linha e sem espaçamento de parágrafos. As notas de rodapé devem estar em </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:t>recuo de 1,25 na primeira linha e sem espaçamento de parágrafos. As notas de rodapé devem estar em Arial, tamanho 10, justificadas e com espaçamento simples – não usar notas de rodapé para referenciar citações, pois todas devem seguir o modelo (Autor, Data).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A introdução deve ser breve e apresentar de forma clara o marco teórico, o problema, os objetivos e a justificativa. As seções devem ser separadas por </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">seções </w:t>
-[...23 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:t>seções não-numeradas e deve-se evitar o uso de negrito no corpo do texto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Metodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">No caso de artigo, deve-se explicitar a escolha do método, da abordagem e/ou de técnicas de coleta de dados, bem como os procedimentos utilizados para a análise dos dados. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>No caso de artigos teóricos/ensaios, é aceitável que a descrição metodológica seja inserida na introdução.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Já no caso de relato de experiência, deve-se descrever onde, quando e como ocorreu a experiência, se houve escolha de técnicas específicas e porquê de suas escolhas. Ainda, deve-se relacionar a escolha do método com a oportunidade de os autores refletirem e interagirem com outras áreas do conhecimento e/ou outras vivências. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00727D3A" w:rsidRPr="009E3216" w:rsidRDefault="00727D3A" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fundamentação teórica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00060C30" w:rsidRPr="009E3216" w:rsidRDefault="00727D3A" w:rsidP="00727D3A">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Para artigos empíricos ou teóricos/ensaios, expõem-se a fundamentação teórica, expondo os argumentos e contra-argumentos que norteiam a base teórica da pesquisa, bem como a definição de termos e conceitos e termos essenciais para o trabalho.</w:t>
+      </w:r>
+      <w:r w:rsidR="00060C30" w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ou seja, </w:t>
+      </w:r>
+      <w:r w:rsidR="00060C30" w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apresentar as ideias/conceitos dos autores que embasaram as ações no desenvolvimento da pesquisa e vão dar suporte para analisar e discutir os dados, na próxima seção.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Desenvolvimento, resultados e discussão </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(título da seção ou das seções fica a cargo dos autores</w:t>
-[...15 lines deleted...]
-        <w:rPr>
+        <w:t>(título da seção ou das seções fica a cargo dos autores)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nesta seção ou seções que compõem o desenvolvimento da sua pesquisa, devem ser apresentados os resultados encontrados na coleta dos dados de forma descritiva-analítica, clara e objetiva. Os principais resultados do artigo devem ser apresentados, sem que haja repetição de informações, sendo retomados e discutidos com base na literatura científica, apresentando as principais contribuições e limitações do estudo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Para relatos de experiência, devem-se apresentar os resultados esperados e os resultados alcançados a partir da proposta do projeto e/ou atividade executada; contextualizar a experiência com os referenciais teóricos sobre o tema, abordando o impacto, transformação e relevância social e/ou científica da ação; abordar os desafios encontrados e as estratégias de adequação. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podem ser usados recursos ilustrativos como figuras, gráficos, quadros etc., assim como tabelas, que devem ser precedidas de sua palavra designativa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Figura, Gráfico etc.), seguida do número de ordem de ocorrência no texto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">em algarismos arábicos, travessão e respectivo título e fonte, conforme a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NBR 6022:2018</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Esses recursos devem ser usados para complementar os resultados abordados no texto, e não devem ser o foco do trabalho. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ainda, os recursos ilustrativos devem apresentar a qualidade necessária para uma boa reprodução, sendo incluídas pelas próprias ferramentas do Word, de forma a possibilitar correção. Imediatamente após a ilustração, deve ser indicada a fonte consultada. Essa estrutura deve ser padronizada em todo o artigo, mantendo os recursos ilustrativos alinhados à esquerda, sem dividir espaço com outra ilustração, em conformidade com a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NBR 6022:2018</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Seguem exemplos:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tabela:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tabela 1</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Tabela 1   ̶</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplo de tabela </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[Tabelas com auto ajuste de janela, se possível]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="896"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D4B4B" w:rsidTr="009D4B4B">
+      <w:tr w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidTr="009D4B4B">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ÁREAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4B4B" w:rsidTr="009D4B4B">
+      <w:tr w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidTr="009D4B4B">
         <w:trPr>
           <w:trHeight w:val="282"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Humana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4B4B" w:rsidTr="009D4B4B">
+      <w:tr w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidTr="009D4B4B">
         <w:trPr>
           <w:trHeight w:val="282"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Física</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4B4B" w:rsidTr="009D4B4B">
+      <w:tr w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidTr="009D4B4B">
         <w:trPr>
           <w:trHeight w:val="282"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Médica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4B4B" w:rsidTr="009D4B4B">
+      <w:tr w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidTr="009D4B4B">
         <w:trPr>
           <w:trHeight w:val="282"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B">
+          <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="009E3216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonte: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sobrenome (Ano, Página).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Figura: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Atentar para a qualidade</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRPr="0043038C" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figura 1  ̶</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mapa da área de estudos </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...23 lines deleted...]
-      <w:r>
+        <w:t>[Arial, tamanho10, alinhado à esquerda]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vicente </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...14 lines deleted...]
-      <w:r>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2014).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-      <w:r>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>As ilustrações devem estar com as respectivas legendas (título e fonte). Serão aceitas, no máximo 05 (cinco) figuras por manuscrito. As figuras deverão estar no formato PNG, em boa qualidade de visualização. A não observância deste critério implicará a exclusão da imagem de baixa qualidade ou de arquivo muito grande.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:t xml:space="preserve">As ilustrações devem estar com as respectivas legendas (título e fonte). Serão aceitas, no máximo 05 (cinco) figuras por manuscrito. As figuras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>deverão estar no formato PNG, em boa qualidade de visualização. A não observância deste critério implicará a exclusão da imagem de baixa qualidade ou de arquivo muito grande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conclusão ou considerações finais</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No caso dos artigos empíricos e/ou teóricos, na conclusão ou considerações finais, deve-se retomar o objetivo do estudo, apresentando possíveis avanços do conhecimento na área após a sua realização, quais as implicações práticas dos resultados para o campo de estudo e, caso seja adequado, sugerir direções para novas pesquisas na área ou medidas para auxiliar na solução do problema estudado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>No caso dos relatos de experiência, deverão ser considerados os objetivos explicitados e uma síntese dos resultados, evidenciando a contribuição da experiência para a formação acadêmica e profissional de todos os envolvidos no projeto e para o desenvolvimento local.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Nas </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">referências </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">deverão constar </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">apenas </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">autores e obras mencionadas no texto, em acordo com a </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ABNT NBR 6023:2018</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, mantendo a fonte em Arial, tamanho 12, espaçamento simples, alinhamento à esquerda, com apenas um espaço entre cada referência e ordenadas alfabeticamente. Para publicações do mesmo autor, ordenar cronologicamente. Os casos não exemplificados abaixo devem ser consultados diretamente na normativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Para livros</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-[...6 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">BOBBIO, Norberto. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Era dos Direitos.</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. ed. São Paulo: LTC, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">SOUZA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emilleny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lázaro da Silva; REIS, Graziela Tavares de Souza; RIBEIRO, Neide Aparecida (Org.). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Violências institucionais:</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violação dos direitos humanos das mulheres. Goiânia: Editora Espaço Acadêmico, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Para capítulos de livros</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-[...6 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">NEE, Victor. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Norms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> networks in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>economic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>organizational</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...22 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performance. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SMELSER, Neil; SWEDBERG, Richard (Ed.). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>handbook</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>economic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>sociology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Princeton: Princeton </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Press</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-      <w:r>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Exemplo de artigo</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-[...6 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">DE LUCCA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gabriella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Notas curtas. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rev. Getulio</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, São Paulo, ano 3, p. 9, jul./ago. 2009.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ROCHA SILVA, Mônica Aparecida. Instituições, Políticas </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">ROCHA SILVA, Mônica Aparecida. Instituições, Políticas Públicas e impactos da pandemia do novo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Públicas e impactos da pandemia do novo </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>coronavírus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>coronavírus</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> no Tocantins: notas introdutórias. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humanidades e Inovação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no Tocantins</w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, v. 7, n. 14, 2020. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://revista.unitins.br/index</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:br/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>php</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>humanidadeseinovacao</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>article</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>view</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>/3493</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 22 out. 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-      <w:r>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Exemplo de matéria de jornal e sites</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-[...6 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-[...23 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OTTA, Lu Aiko. Parcela do tesouro nos empréstimos do BNDES cresce 566 % em oito anos. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>O Estado de S. Paulo</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ago. 2010. Disponível em: </w:t>
+      <w:r w:rsidRPr="009E3216">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, São Paulo, Economia &amp; Negócios, 1 ago. 2010. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t>https://economia.estadao.com.br/noticias/geral,parcela-do-tesouro-nos-emprestimos-do-bndes-cresce-566-em-oito-anos,29759e</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acesso: 22 out. 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">CAMPUS da </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Unitins</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> no Bico e no Sudeste terão R$ 15 milhões para sedes próprias. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gazeta do Cerrado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Palmas, 22 out. 2020. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
           </w:rPr>
           <w:t>https://gazetadocerrado.com.br/campus-da-unitins-no-bico-e-no-sudeste-terao-r-15-milhoes-para-sedes-proprias/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Acesso em: 22 out. 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B"/>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">IBGE – INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Pesquisa nacional por amostra de domicílios contínua – PNAD Contínua</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. Brasília: IBGE, 2020. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="009E3216">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://www.ibge.gov.br/estatisticas/sociais/trabalho/9171-pesquisa-nacional-por-amostra-de-domicilios-continua-mensal.html?=&amp;t=o-que-e</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Acesso em: </w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+        <w:t>. Acesso em: 7 mai. 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Para entrevistas:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
-[...6 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">HAMEL, Gary. Eficiência não basta: as empresas precisam inovar na gestão. [Entrevista cedida a] Chris Stanley. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HSM Management</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, São Paulo, n. 79, mar./abr. 2010. Disponível em: http://www.revistahsm.com.br/coluna/gary-hamel-e-gestao-na-era-da-criatividade/. Acesso em: 23 mar. 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
       <w:pPr>
         <w:spacing w:after="240"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009D4B4B" w:rsidRDefault="009D4B4B" w:rsidP="0043038C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009D4B4B" w:rsidRPr="009E3216" w:rsidRDefault="009D4B4B" w:rsidP="0043038C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0043038C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Para outros casos, conferir ABNT NBR 6023: 2018 e </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>não</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043038C">
+      <w:r w:rsidRPr="009E3216">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> consultar sites online, pois geralmente estão desatualizados. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911E65" w:rsidRDefault="00EC554A" w:rsidP="009D4B4B">
+    <w:p w:rsidR="00911E65" w:rsidRPr="009E3216" w:rsidRDefault="00451169" w:rsidP="009D4B4B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="0" w:line="360" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00911E65" w:rsidSect="00684AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00911E65" w:rsidRPr="009E3216" w:rsidSect="00684AC0">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC554A" w:rsidRDefault="00EC554A" w:rsidP="004F171D">
+    <w:p w:rsidR="00451169" w:rsidRDefault="00451169" w:rsidP="004F171D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC554A" w:rsidRDefault="00EC554A" w:rsidP="004F171D">
+    <w:p w:rsidR="00451169" w:rsidRDefault="00451169" w:rsidP="004F171D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5183,61 +5141,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EC554A" w:rsidRDefault="00EC554A" w:rsidP="004F171D">
+    <w:p w:rsidR="00451169" w:rsidRDefault="00451169" w:rsidP="004F171D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EC554A" w:rsidRDefault="00EC554A" w:rsidP="004F171D">
+    <w:p w:rsidR="00451169" w:rsidRDefault="00451169" w:rsidP="004F171D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="004F171D" w:rsidRDefault="00C26B7E" w:rsidP="00684AC0">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r w:rsidRPr="00C26B7E">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
@@ -6193,105 +6151,118 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7170"/>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="004F171D"/>
+    <w:rsid w:val="00060C30"/>
     <w:rsid w:val="001A0B35"/>
     <w:rsid w:val="00270962"/>
     <w:rsid w:val="002D2A8E"/>
     <w:rsid w:val="0043038C"/>
+    <w:rsid w:val="00451169"/>
     <w:rsid w:val="00460E25"/>
     <w:rsid w:val="004F171D"/>
     <w:rsid w:val="005977AD"/>
     <w:rsid w:val="00684AC0"/>
+    <w:rsid w:val="00727B36"/>
+    <w:rsid w:val="00727D3A"/>
+    <w:rsid w:val="007A70BA"/>
+    <w:rsid w:val="008601D8"/>
+    <w:rsid w:val="008C5840"/>
     <w:rsid w:val="0090033D"/>
     <w:rsid w:val="009D4B4B"/>
+    <w:rsid w:val="009E3216"/>
+    <w:rsid w:val="00A46895"/>
     <w:rsid w:val="00A85147"/>
     <w:rsid w:val="00AA3A3A"/>
+    <w:rsid w:val="00AF69A9"/>
+    <w:rsid w:val="00B27583"/>
     <w:rsid w:val="00C26B7E"/>
     <w:rsid w:val="00DE13BD"/>
+    <w:rsid w:val="00DE14A4"/>
+    <w:rsid w:val="00E645A5"/>
     <w:rsid w:val="00EC554A"/>
     <w:rsid w:val="00FC375B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="7170"/>
+    <o:shapedefaults v:ext="edit" spidmax="5122"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
@@ -6907,66 +6878,66 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8690</Characters>
+  <Pages>6</Pages>
+  <Words>1640</Words>
+  <Characters>8858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
+  <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10279</CharactersWithSpaces>
+  <CharactersWithSpaces>10478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ademir</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>